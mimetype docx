--- v0 (2026-10-16)
+++ v1 (2026-11-06)
@@ -598,79 +598,79 @@
         <w:pStyle w:val="default"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Formative assessment: Monitor students during the opinion continuum, pair talk, video observation, and group mapping. Use questioning to check whether students distinguish observation from inference: “What can you actually see?” and “What makes you think that?” Check the use of sequencing vocabulary, passive voice, and evidence-based statements during the guided viewing and gallery walk.Product assessment: Assess each group’s global journey map with a short rubric: accuracy and sequencing of production stages (at least five clearly connected stages); use of visual evidence and careful handling of uncertainty; clarity of global map and transport routes; use of appropriate descriptive English; and collaborative contribution. Countries or regions should only be assessed for accuracy where they are supplied or clearly evidenced by the video/material.Individual assessment: Use the exit ticket to assess whether each student can name a production stage, cite visual evidence, and reflect critically on the initial claim. Students who cannot yet meet an objective receive targeted support in the next lesson, for example a sequenced-image task, a reduced word bank, or oral rehearsal with a partner.Differentiation: Provide picture-word cards, bilingual glossaries where appropriate, sentence starters, partially completed maps, and mixed-support groups for learners who need more structure. Allow oral recording instead of extended writing where needed. Challenge confident learners to explain the difference between evidence and inference, compare possible social and environmental impacts at different stages, or propose questions for further research. Ensure that roles in group work enable every student to contribute meaningfully.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Global Jeans Mystery</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdlhiqyzgejdghcnpzxqwck">
+      <w:hyperlink w:history="1" r:id="rIdrkc-rprugd5wyjfss3tqk">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach-kmze66nu6a-ey.a.run.app/pptx/o6ZqgxuFvMQYukz3CUr5</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Jeans: From Cotton to Closet</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIddqrbsh9n6a9awem3s2xah">
+      <w:hyperlink w:history="1" r:id="rIdehynjimkozud0dqzzxzxq">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PY7dVHeB7xVoHLgHTeae</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Video</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
@@ -1045,51 +1045,51 @@
         <w:t xml:space="preserve">One question I will share:</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">____</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Guided Viewing: Journey of a Pair of Jeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Presentations cannot be embedded in the Word file. Download the presentation here:</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:hyperlink w:history="1" r:id="rIdcms9xegizwpgzryvd_rcn">
+      <w:hyperlink w:history="1" r:id="rIdb6nyab0i74wh8_ymnhqgz">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t xml:space="preserve">http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PMjrNwdxtlLCHooxu1Sq</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The Global Journey of One Pair of Jeans</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="default"/>
       </w:pPr>
@@ -2039,51 +2039,51 @@
       <w:bCs/>
       <w:color w:val="64748b"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="narrow">
     <w:name w:val="Narrow"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="240"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:cs="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdlhiqyzgejdghcnpzxqwck" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/o6ZqgxuFvMQYukz3CUr5" TargetMode="External"/><Relationship Id="rIddqrbsh9n6a9awem3s2xah" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PY7dVHeB7xVoHLgHTeae" TargetMode="External"/><Relationship Id="rIdcms9xegizwpgzryvd_rcn" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PMjrNwdxtlLCHooxu1Sq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rIdrkc-rprugd5wyjfss3tqk" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/o6ZqgxuFvMQYukz3CUr5" TargetMode="External"/><Relationship Id="rIdehynjimkozud0dqzzxzxq" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PY7dVHeB7xVoHLgHTeae" TargetMode="External"/><Relationship Id="rIdb6nyab0i74wh8_ymnhqgz" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://to-teach-kmze66nu6a-ey.a.run.app/pptx/PMjrNwdxtlLCHooxu1Sq" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>